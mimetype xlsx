--- v0 (2026-08-05)
+++ v1 (2026-10-03)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="会议汇总" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'会议汇总'!$A$1:$P$10</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'会议汇总'!$A$1:$P$15</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="0017324D"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -427,51 +427,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P10"/>
+  <dimension ref="A1:P15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="8" customWidth="1" min="1" max="1"/>
     <col width="16" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="12" customWidth="1" min="6" max="6"/>
     <col width="34" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="28" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="16" customWidth="1" min="11" max="11"/>
     <col width="22" customWidth="1" min="12" max="12"/>
     <col width="24" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="30" customWidth="1" min="15" max="15"/>
     <col width="20" customWidth="1" min="16" max="16"/>
   </cols>
@@ -1119,90 +1119,354 @@
       <c r="P9" s="2" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>GE2026082801</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr"/>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>行业会议</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr"/>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>东一区</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
-          <t>中华医学会病理技术学术会议</t>
+          <t>20260828中华医学会病理技术学术会议</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
           <t>南京丰大国际会议酒店</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>姜浩瀚</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>讲课+展台</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
           <t>分子精准检测</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>医学部讲课</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
           <t>进行中</t>
         </is>
       </c>
       <c r="O10" s="2" t="inlineStr">
         <is>
           <t>会议支持</t>
         </is>
       </c>
       <c r="P10" s="2" t="inlineStr"/>
     </row>
+    <row r="11">
+      <c r="A11" s="2" t="n">
+        <v>10</v>
+      </c>
+      <c r="B11" s="2" t="inlineStr">
+        <is>
+          <t>GE2026082901</t>
+        </is>
+      </c>
+      <c r="C11" s="2" t="inlineStr"/>
+      <c r="D11" s="2" t="inlineStr">
+        <is>
+          <t>总部项目</t>
+        </is>
+      </c>
+      <c r="E11" s="2" t="inlineStr">
+        <is>
+          <t>部长工作坊</t>
+        </is>
+      </c>
+      <c r="F11" s="2" t="inlineStr">
+        <is>
+          <t>总部</t>
+        </is>
+      </c>
+      <c r="G11" s="2" t="inlineStr">
+        <is>
+          <t>20260829  总部-部长工作坊（沟通汇报专题）</t>
+        </is>
+      </c>
+      <c r="H11" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-29</t>
+        </is>
+      </c>
+      <c r="I11" s="2" t="inlineStr">
+        <is>
+          <t>世和基因大厦</t>
+        </is>
+      </c>
+      <c r="J11" s="2" t="inlineStr">
+        <is>
+          <t>刘佳</t>
+        </is>
+      </c>
+      <c r="K11" s="2" t="inlineStr">
+        <is>
+          <t>主持</t>
+        </is>
+      </c>
+      <c r="L11" s="2" t="inlineStr"/>
+      <c r="M11" s="2" t="inlineStr">
+        <is>
+          <t>刘佳</t>
+        </is>
+      </c>
+      <c r="N11" s="2" t="inlineStr">
+        <is>
+          <t>进行中</t>
+        </is>
+      </c>
+      <c r="O11" s="2" t="inlineStr">
+        <is>
+          <t>日程确认/预算编订/参会人员通知</t>
+        </is>
+      </c>
+      <c r="P11" s="2" t="inlineStr"/>
+    </row>
+    <row r="12">
+      <c r="A12" s="2" t="n">
+        <v>11</v>
+      </c>
+      <c r="B12" s="2" t="inlineStr">
+        <is>
+          <t>GE2026081001</t>
+        </is>
+      </c>
+      <c r="C12" s="2" t="inlineStr"/>
+      <c r="D12" s="2" t="inlineStr">
+        <is>
+          <t>总部项目</t>
+        </is>
+      </c>
+      <c r="E12" s="2" t="inlineStr">
+        <is>
+          <t>K2培训</t>
+        </is>
+      </c>
+      <c r="F12" s="2" t="inlineStr">
+        <is>
+          <t>北区</t>
+        </is>
+      </c>
+      <c r="G12" s="2" t="inlineStr">
+        <is>
+          <t>20260905 北区-K2业务培训</t>
+        </is>
+      </c>
+      <c r="H12" s="2" t="inlineStr">
+        <is>
+          <t>2026-09-05</t>
+        </is>
+      </c>
+      <c r="I12" s="2" t="inlineStr">
+        <is>
+          <t>洛阳</t>
+        </is>
+      </c>
+      <c r="J12" s="2" t="inlineStr">
+        <is>
+          <t>羊靖基</t>
+        </is>
+      </c>
+      <c r="K12" s="2" t="inlineStr">
+        <is>
+          <t>统筹举办</t>
+        </is>
+      </c>
+      <c r="L12" s="2" t="inlineStr">
+        <is>
+          <t>会议统筹</t>
+        </is>
+      </c>
+      <c r="M12" s="2" t="inlineStr">
+        <is>
+          <t>羊靖基</t>
+        </is>
+      </c>
+      <c r="N12" s="2" t="inlineStr">
+        <is>
+          <t>进行中</t>
+        </is>
+      </c>
+      <c r="O12" s="2" t="inlineStr">
+        <is>
+          <t>酒店预订/会场安排</t>
+        </is>
+      </c>
+      <c r="P12" s="2" t="inlineStr"/>
+    </row>
+    <row r="13">
+      <c r="A13" s="2" t="n">
+        <v>12</v>
+      </c>
+      <c r="B13" s="2" t="inlineStr">
+        <is>
+          <t>GE2026092001</t>
+        </is>
+      </c>
+      <c r="C13" s="2" t="inlineStr"/>
+      <c r="D13" s="2" t="inlineStr">
+        <is>
+          <t>AI</t>
+        </is>
+      </c>
+      <c r="E13" s="2" t="inlineStr"/>
+      <c r="F13" s="2" t="inlineStr">
+        <is>
+          <t>总部</t>
+        </is>
+      </c>
+      <c r="G13" s="2" t="inlineStr">
+        <is>
+          <t>中层管理会+AI共创营总决赛</t>
+        </is>
+      </c>
+      <c r="H13" s="2" t="inlineStr">
+        <is>
+          <t>2026-09-20</t>
+        </is>
+      </c>
+      <c r="I13" s="2" t="inlineStr">
+        <is>
+          <t>C8</t>
+        </is>
+      </c>
+      <c r="J13" s="2" t="inlineStr">
+        <is>
+          <t>李诺</t>
+        </is>
+      </c>
+      <c r="K13" s="2" t="inlineStr"/>
+      <c r="L13" s="2" t="inlineStr"/>
+      <c r="M13" s="2" t="inlineStr"/>
+      <c r="N13" s="2" t="inlineStr"/>
+      <c r="O13" s="2" t="inlineStr"/>
+      <c r="P13" s="2" t="inlineStr"/>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="n">
+        <v>13</v>
+      </c>
+      <c r="B14" s="2" t="inlineStr">
+        <is>
+          <t>GE2026092401</t>
+        </is>
+      </c>
+      <c r="C14" s="2" t="inlineStr"/>
+      <c r="D14" s="2" t="inlineStr"/>
+      <c r="E14" s="2" t="inlineStr"/>
+      <c r="F14" s="2" t="inlineStr">
+        <is>
+          <t>总部</t>
+        </is>
+      </c>
+      <c r="G14" s="2" t="inlineStr">
+        <is>
+          <t>20260924 总部-中秋员工大会</t>
+        </is>
+      </c>
+      <c r="H14" s="2" t="inlineStr">
+        <is>
+          <t>2026-09-24</t>
+        </is>
+      </c>
+      <c r="I14" s="2" t="inlineStr">
+        <is>
+          <t>世和基因大厦</t>
+        </is>
+      </c>
+      <c r="J14" s="2" t="inlineStr">
+        <is>
+          <t>羊靖基</t>
+        </is>
+      </c>
+      <c r="K14" s="2" t="inlineStr"/>
+      <c r="L14" s="2" t="inlineStr"/>
+      <c r="M14" s="2" t="inlineStr"/>
+      <c r="N14" s="2" t="inlineStr"/>
+      <c r="O14" s="2" t="inlineStr"/>
+      <c r="P14" s="2" t="inlineStr"/>
+    </row>
+    <row r="15">
+      <c r="A15" s="2" t="n">
+        <v>14</v>
+      </c>
+      <c r="B15" s="2" t="inlineStr">
+        <is>
+          <t>GE2026092301</t>
+        </is>
+      </c>
+      <c r="C15" s="2" t="inlineStr"/>
+      <c r="D15" s="2" t="inlineStr"/>
+      <c r="E15" s="2" t="inlineStr"/>
+      <c r="F15" s="2" t="inlineStr"/>
+      <c r="G15" s="2" t="inlineStr">
+        <is>
+          <t>20260923 总部会议-华赛学社特别版</t>
+        </is>
+      </c>
+      <c r="H15" s="2" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
+        </is>
+      </c>
+      <c r="I15" s="2" t="inlineStr"/>
+      <c r="J15" s="2" t="inlineStr"/>
+      <c r="K15" s="2" t="inlineStr"/>
+      <c r="L15" s="2" t="inlineStr"/>
+      <c r="M15" s="2" t="inlineStr"/>
+      <c r="N15" s="2" t="inlineStr"/>
+      <c r="O15" s="2" t="inlineStr"/>
+      <c r="P15" s="2" t="inlineStr"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:P10"/>
+  <autoFilter ref="A1:P15"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>